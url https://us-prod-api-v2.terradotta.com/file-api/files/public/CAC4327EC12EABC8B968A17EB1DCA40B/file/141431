--- v0 (2026-03-16)
+++ v1 (2026-08-24)
@@ -1,705 +1,532 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20372"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://outlookuga-my.sharepoint.com/personal/lvc72517_uga_edu/Documents/Doc Center/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://outlookuga-my.sharepoint.com/personal/lvc72517_uga_edu/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4474AC77-4BD8-4843-90FE-1EB3B85A3EB9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{758EC5E3-19DE-49AD-9324-8C81D4CBC93E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8772" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Program Information" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Program Information'!$A$1:$K$36</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Program Information'!$A$1:$L$26</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t>Course Prefix</t>
   </si>
   <si>
     <t>Course Number</t>
   </si>
   <si>
-    <t>Please list each course offered through the program on a separate row below:</t>
-[...1 lines deleted...]
-  <si>
     <t>Instructor(s)</t>
   </si>
   <si>
-    <t>Please provide the following information:</t>
-[...1 lines deleted...]
-  <si>
     <t>John Smith</t>
   </si>
   <si>
     <t>Course Title</t>
   </si>
   <si>
-    <t>Travel End Date:</t>
+    <t>Department
+of Instructor(s)</t>
+  </si>
+  <si>
+    <t>Study Abroad (SABD) Course CRN:</t>
+  </si>
+  <si>
+    <t>Credit 
+Hours</t>
+  </si>
+  <si>
+    <t>AESC</t>
+  </si>
+  <si>
+    <t>Internship</t>
+  </si>
+  <si>
+    <t>Agricultural and Applied Economics</t>
+  </si>
+  <si>
+    <t>Schedule
+Type</t>
+  </si>
+  <si>
+    <t>200 hours</t>
+  </si>
+  <si>
+    <t>Spring Semester</t>
+  </si>
+  <si>
+    <t>Fall Semester</t>
+  </si>
+  <si>
+    <t>May Session</t>
+  </si>
+  <si>
+    <t>Extended Summer Session</t>
+  </si>
+  <si>
+    <t>Thru Term</t>
+  </si>
+  <si>
+    <t>Short Session I</t>
+  </si>
+  <si>
+    <t>Short Session II</t>
+  </si>
+  <si>
+    <t>Total Hours</t>
+  </si>
+  <si>
+    <t>Independent Experience Name:</t>
+  </si>
+  <si>
+    <t>Independent Experience Director/Contact Name:</t>
+  </si>
+  <si>
+    <t>Independent Experience Director/Contact Email Address:</t>
+  </si>
+  <si>
+    <t>Please use this form for independent experiences containing only Internship, Practicum, or Student Teaching courses.</t>
+  </si>
+  <si>
+    <t>For academic questions, please contact the Office of the Registrar at csabroad@uga.edu or 706-542-6358.</t>
+  </si>
+  <si>
+    <t>Location</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>Independent Experience Academic Information</t>
+  </si>
+  <si>
+    <t>Please provide the following academic information:</t>
   </si>
   <si>
     <r>
-      <t>Program Start Date (</t>
+      <t>Study Abroad (SABD) Course ID (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>First meeting with enrolled students</t>
+      <t>e.g., SABD 1522</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>):</t>
     </r>
   </si>
   <si>
-    <r>
-[...53 lines deleted...]
-    <t>Course
+    <t>*Please work with department schedulers and OGE to ensure that all academic course sections are scheduled in the same Part of Term as the associated SABD course section.</t>
+  </si>
+  <si>
+    <t>Travel 
 Start Date</t>
   </si>
   <si>
-    <t>Course
+    <t>Travel 
 End Date</t>
   </si>
   <si>
-    <t>Semester Program will be Offered:</t>
-[...137 lines deleted...]
-    <t>*Please work with department schedulers and OIE to ensure that all academic courses are scheduled in the same Part of Term as the program SABD course.</t>
+    <t>Anticipated Number of Participating Students:</t>
+  </si>
+  <si>
+    <t>Number of Credit Hours Taken by Each Student:</t>
+  </si>
+  <si>
+    <t>Semester Independent Experience will be Offered:</t>
+  </si>
+  <si>
+    <t>Please list each course offered through the independent experience on a separate row below:</t>
+  </si>
+  <si>
+    <t>(Example) International Agriculture Internship</t>
+  </si>
+  <si>
+    <t>6/1/2027</t>
+  </si>
+  <si>
+    <t>6/30/2027</t>
+  </si>
+  <si>
+    <t>Select Part of Term that Most Closely Aligns with Travel Dates*:</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">     </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u/>
         <sz val="11"/>
         <color theme="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Click Here for Part of Term Dates ("Classes Begin" and "Classes End")</t>
+      <t>Click Here for Part of Term Dates (i.e., "Classes Begin" and "Classes End" dates)</t>
     </r>
+  </si>
+  <si>
+    <t>Academic courses included in this independent experience should have separate course sections/CRNs for each SABD/location.</t>
+  </si>
+  <si>
+    <t>Each Internship, Practicum, or Student Teaching section/CRN should have an "SNR" campus code.</t>
+  </si>
+  <si>
+    <t>Academic CRN(s)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...78 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...20 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Excel Built-in Normal 1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -920,1015 +747,566 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.uga.edu/general-information/calendars/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reg.uga.edu/calendars/parts-of-term/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4:H4"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="48.33203125" style="11" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
     <col min="3" max="3" width="12.109375" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="14.5546875" customWidth="1"/>
     <col min="6" max="6" width="17.88671875" customWidth="1"/>
-    <col min="7" max="7" width="20.33203125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="16.109375" customWidth="1"/>
+    <col min="7" max="7" width="18.44140625" customWidth="1"/>
+    <col min="8" max="8" width="25.88671875" customWidth="1"/>
+    <col min="9" max="9" width="16.88671875" customWidth="1"/>
+    <col min="10" max="11" width="16" customWidth="1"/>
+    <col min="12" max="12" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A1" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A4" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="22"/>
+      <c r="C4" s="22"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A5" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A6" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="22"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="23"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A7" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A8" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="23"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A9" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="27"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="23"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A10" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A11" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="23"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A12" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A13" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="23"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A14" s="25"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A15" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="24"/>
+      <c r="C15" s="24"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+    </row>
+    <row r="16" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="L16" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="5"/>
+    </row>
+    <row r="17" spans="1:12" ht="29.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="14">
+        <v>3910</v>
+      </c>
+      <c r="D17" s="14">
+        <v>61518</v>
+      </c>
+      <c r="E17" s="14">
+        <v>3</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="8"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="6"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="6"/>
+      <c r="L18" s="7"/>
+    </row>
+    <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="8"/>
+      <c r="B19" s="9"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="7"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A20" s="21"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B22" s="19"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="19"/>
+      <c r="J22" s="19"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="19"/>
+      <c r="J23" s="19"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="19"/>
+      <c r="B24" s="19"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19"/>
+      <c r="K24" s="19"/>
+      <c r="L24" s="19"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A25" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="45"/>
-[...191 lines deleted...]
-      <c r="A17" s="56" t="s">
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A26" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="18"/>
+      <c r="C26" s="18"/>
+      <c r="D26" s="18"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="18"/>
+      <c r="I26" s="18"/>
+      <c r="J26" s="18"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="H27" s="4"/>
+    </row>
+    <row r="33" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D33" s="12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D34" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D35" s="12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D36" s="12" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D37" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="56"/>
-[...121 lines deleted...]
-      <c r="G26" s="4" t="s">
+    </row>
+    <row r="38" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D38" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="H26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I26" s="4" t="s">
+    </row>
+    <row r="39" spans="4:4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="D39" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="J26" s="4" t="s">
-[...190 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="53">
-[...4 lines deleted...]
-    <mergeCell ref="A7:C7"/>
+  <mergeCells count="36">
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="A4:C4"/>
-    <mergeCell ref="A34:E34"/>
-[...16 lines deleted...]
-    <mergeCell ref="A30:G30"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D1:H1"/>
     <mergeCell ref="D2:H2"/>
-    <mergeCell ref="D22:H22"/>
-[...6 lines deleted...]
-    <mergeCell ref="D21:H21"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="D3:H3"/>
+    <mergeCell ref="A5:C5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="D7:H7"/>
-    <mergeCell ref="D24:H24"/>
-[...1 lines deleted...]
-    <mergeCell ref="D15:H15"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A11:C11"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="A20:J20"/>
+    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="D11:H11"/>
+    <mergeCell ref="D8:H8"/>
+    <mergeCell ref="D10:H10"/>
+    <mergeCell ref="A10:C10"/>
     <mergeCell ref="D14:H14"/>
     <mergeCell ref="D9:H9"/>
-    <mergeCell ref="A8:C8"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A12:C12"/>
     <mergeCell ref="D12:H12"/>
-    <mergeCell ref="D17:H17"/>
-[...4 lines deleted...]
-    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="D13:H13"/>
+    <mergeCell ref="A25:J25"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="A24:L24"/>
+    <mergeCell ref="A21:J21"/>
+    <mergeCell ref="A22:J22"/>
+    <mergeCell ref="A23:J23"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please use the dropdown arrow on the right in order to select the Part of Term that most closely aligns with this program." sqref="D8:H8" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>$D$43:D49</formula1>
+      <formula1>$D$33:D39</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A9:C9" r:id="rId1" display="     Click Here for Part of Term Dates (&quot;Classes Begin&quot; and &quot;Classes End&quot;)" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="69" fitToHeight="0" orientation="landscape" r:id="rId2"/>
+  <pageSetup scale="58" fitToHeight="0" orientation="landscape" r:id="rId2"/>
 </worksheet>
-</file>
-[...314 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Program Information</vt:lpstr>
       <vt:lpstr>'Program Information'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Elizabeth Petty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>