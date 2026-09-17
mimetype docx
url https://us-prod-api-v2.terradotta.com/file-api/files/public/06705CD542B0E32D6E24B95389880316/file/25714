--- v0 (2025-12-15)
+++ v1 (2026-09-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -185,115 +185,87 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> these three problems in extreme form. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Precisely because the portfolio company is at an early stage, uncertainty concerning future performance is magnified.  Virtually all of the important decisions bearing on the company’s success remain to be made, and most of the significant uncertainties concerning the outcome of the company’s efforts remain unresolved.  To the extent the entrepreneur is beginning her first company, additional uncertainty concerns the quality of the company’s management. . .  Finally, the technology base of the portfolio company’s business exacerbates the general uncertainty by adding scientific uncertainty</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Precisely because the portfolio company is at an early stage, uncertainty concerning future performance is magnified.  Virtually all of the important decisions bearing on the company’s success remain to be made, and most of the significant uncertainties concerning the outcome of the company’s efforts remain unresolved.  To the extent the entrepreneur is beginning her first company, additional uncertainty concerns the quality of the company’s management. . .  Finally, the technology base of the portfolio company’s business exacerbates the general uncertainty by adding scientific uncertainty. . . .</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. . . .</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The same factors expand the information asymmetries between potential investors and entrepreneurs, as intentions and abilities are far less observable [by investors] than actions already taken [by management].  Similarly, the fact that the portfolio company’s technology involves cutting edge science assures that the information asymmetry between the entrepreneur, typically directly involved in the company’s research effort, and the venture capital fund, even if the fund employs individuals with advanced scientific training, will be unusually wide.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The same factors expand the information asymmetries between potential investors and entrepreneurs, as intentions and abilities are far less observable [by investors] than actions already taken [by management].  Similarly, the fact that the portfolio company’s technology involves cutting edge science assures that the information asymmetry between the entrepreneur, typically directly involved in the company’s research effort, and the venture capital fund, even if the fund employs individuals with advanced scientific training, will be unusually wide.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">  [T]he entrepreneur’s interests will sharply diverge from those of the venture capital investors, especially with respect to the risk level and duration of the investment.</w:t>
+        <w:t>Finally, the importance of future managerial decisions in an early stage company whose value depends almost entirely on future growth options, creates potentially very large agency costs . . . .  [T]he entrepreneur’s interests will sharply diverge from those of the venture capital investors, especially with respect to the risk level and duration of the investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -878,50 +850,77 @@
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:color w:val="313131"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="313131"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Bob asks Susan whether she would put a representation in the contract, saying that there is no oil tank and if one is later found, she will pay to clean up any environmental damage. Susan says that all she would say in the contract is, “To the best of my knowledge, there is no underground tank,” and that this representation would “not survive the closing.” This means that if one is found after closing, she is not responsible for any harm it might have caused.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3DAE4061" w14:textId="77777777" w:rsidR="00A86D68" w:rsidRDefault="00A86D68">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="313131"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="598B3381" w14:textId="4C43B64D" w:rsidR="00A86D68" w:rsidRDefault="00A86D68">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="313131"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00566CBD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>While inspecting the property, Ira notices another issue: the current oil tank (which, as noted above, is in the garage) is not installed properly. Exhaust fumes are not vented out of the garage. Since the garage is attached to the house, Ira says there is a risk that exhaust fumes will vent into the house, something he says is unhealthy and potentially dangerous.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1022,97 +1021,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5. The same facts as in problem 4. Ira also finds mold growing in the crawl space under the house. This means there are likely to be mold spores in the air inside the house, something that is not healthy for anyone but is especially an issue for Bob and his family, who have allergies and various respiratory problems.</w:t>
+        <w:t xml:space="preserve">5. The same facts as in problem 4. Ira also finds mold growing in the crawl space under the house. This means there are likely to be mold spores in the air inside the house, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>something that is not healthy for anyone but is especially an issue for Bob and his family, who have allergies and various respiratory problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000035" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ira outlines two steps to eliminate the mold. First, the area must be cleaned thoroughly by professionals who specialize in remediating mold. This step costs approximately $5,000. Second, to prevent growth of mold in the future, a pump must be installed to </w:t>
-[...8 lines deleted...]
-        <w:t>remove water from below the house and a dehumidifier must be installed to remove moisture in the air. This step costs $2,000.</w:t>
+        <w:t>Ira outlines two steps to eliminate the mold. First, the area must be cleaned thoroughly by professionals who specialize in remediating mold. This step costs approximately $5,000. Second, to prevent growth of mold in the future, a pump must be installed to remove water from below the house and a dehumidifier must be installed to remove moisture in the air. This step costs $2,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
@@ -1425,97 +1424,89 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The pool also should have two drains, instead of one, in order to reduce the suction from each drain. Otherwise, the suction might be strong enough to pull swimmers down to the drain, causing them to drown. Installing a second drain costs $8,000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bob is doing his due diligence in late January. The pool has been covered for the winter, and there is snow on the ground, so Bob is limited in the due diligence he can do. For example, although he can have the cover removed, the pool systems are not </w:t>
-[...8 lines deleted...]
-        <w:t>designed to work in freezing temperatures. Turning the systems on when the temperature is less than 50 degrees Fahrenheit--as almost certainly will be the case in late January--can cause the systems to break. Bob is willing to delay the closing until the weather is warmer, but Susan wants the closing to take place no later than March 1.</w:t>
+        <w:t>Bob is doing his due diligence in late January. The pool has been covered for the winter, and there is snow on the ground, so Bob is limited in the due diligence he can do. For example, although he can have the cover removed, the pool systems are not designed to work in freezing temperatures. Turning the systems on when the temperature is less than 50 degrees Fahrenheit--as almost certainly will be the case in late January--can cause the systems to break. Bob is willing to delay the closing until the weather is warmer, but Susan wants the closing to take place no later than March 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1440"/>
@@ -1725,50 +1716,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Before signing a contract, Bob reaches out to you. As a real estate lawyer, you know that New York (where Pretty County is located) has a “mansion” tax. Under this tax, a buyer pays 1% of the value of any home with a purchase price of $1 million or more. This tax does not apply to a home with a purchase price of less than $1 million.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">New York also charges an 8 percent sales tax on sales of personal property. While this obviously applies to purchases in a store, it also applies at garage sales and in other circumstances when one individual </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>buys</w:t>
@@ -1789,51 +1781,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The town where the house is located also has an annual property tax of 3% of a house’s appraised value. The town’s last appraisal three years ago valued Susan’s house at $800,000, so she has been paying property taxes of $24,000 per year. The town is likely to use Bob’s purchase price as the valuation for his property taxes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1884,162 +1875,162 @@
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What suggestion can you make that will reduce Bob’s tax bill in the coming years? Please note that Bob will still have to pay Susan a total of $1.03 million--that’s not negotiable--and that Bob is very conservative about tax planning. He will only do something that is clearly legal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="000726CB" w:rsidRDefault="000726CB"/>
     <w:sectPr w:rsidR="000726CB">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="775D92A3" w14:textId="77777777" w:rsidR="00115AEF" w:rsidRDefault="00115AEF">
+    <w:p w14:paraId="27424943" w14:textId="77777777" w:rsidR="00DD517F" w:rsidRDefault="00DD517F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA13296" w14:textId="77777777" w:rsidR="00115AEF" w:rsidRDefault="00115AEF">
+    <w:p w14:paraId="0DC8EDF4" w14:textId="77777777" w:rsidR="00DD517F" w:rsidRDefault="00DD517F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00000059" w14:textId="52690E72" w:rsidR="000726CB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009376F1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C848171" w14:textId="77777777" w:rsidR="00115AEF" w:rsidRDefault="00115AEF">
+    <w:p w14:paraId="3200B2B6" w14:textId="77777777" w:rsidR="00DD517F" w:rsidRDefault="00DD517F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A2748C6" w14:textId="77777777" w:rsidR="00115AEF" w:rsidRDefault="00115AEF">
+    <w:p w14:paraId="026E4102" w14:textId="77777777" w:rsidR="00DD517F" w:rsidRDefault="00DD517F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07EE7063"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="92149118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2580,103 +2571,106 @@
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1132479484">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="285353396">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1359433054">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1770159808">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1547525825">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="125"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="188"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000726CB"/>
     <w:rsid w:val="000726CB"/>
     <w:rsid w:val="00115AEF"/>
+    <w:rsid w:val="0016731A"/>
     <w:rsid w:val="009376F1"/>
+    <w:rsid w:val="00A86D68"/>
     <w:rsid w:val="00D113E0"/>
+    <w:rsid w:val="00DD517F"/>
     <w:rsid w:val="00F9120A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BAFE745"/>
   <w15:docId w15:val="{D29D14B7-E951-A442-8F4C-8B89B1308C77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-US" w:bidi="he-IL"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3207,51 +3201,51 @@
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3539,49 +3533,49 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2238</Words>
-  <Characters>12759</Characters>
+  <Words>2293</Words>
+  <Characters>13072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14968</CharactersWithSpaces>
+  <CharactersWithSpaces>15335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>